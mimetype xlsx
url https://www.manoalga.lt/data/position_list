--- v5 (2026-08-28)
+++ v6 (2026-10-13)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2728">
   <si>
     <t>www.manoalga.lt</t>
   </si>
   <si>
-    <t>08/2026</t>
+    <t>10/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_lt</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_lt</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_lt</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administravimas</t>
   </si>
@@ -12649,51 +12649,51 @@
   <si>
     <t>Chief Executive Officer</t>
   </si>
   <si>
     <t>Vyr. vykdomasis pareigūnas</t>
   </si>
   <si>
     <t>* Responsibility for managing, directing, and acting on behalf of the company. * Responsibility for the ongoing implementation and achieving the defined financial plan. * Inspecting the process compliance in the company. * Designing the short-term and long-term strategy of the company. * Designing and approving new opportunities to gain profit. * Representing the company at important business meetings and negotiations. * Communicating with members of the senior management of the company and other departments. * Completing and sending regular reports to the parent company.</t>
   </si>
   <si>
     <t>* Atsakomybė už valdymą, vadovavimą ir veikimą bendrovės vardu. * Atsakomybė už nustatyto finansinio plano vykdymą ir įgyvendinimą. * Proceso atitikties tikrinimas bendrovėje. * Bendrovės trumpalaikės ir ilgalaikės strategijos kūrimas. * Naujų galimybių gauti pelno kūrimas ir tvirtinimas. * Atstovavimas bendrovei svarbiuose verslo susitikimuose ir derybose. * Bendravimas su bendrovės vadovybės nariais ir kitais skyriais. * Reguliarių ataskaitų rengimas ir siuntimas patronuojančiajai bendrovei.</t>
   </si>
   <si>
     <t>Country Manager/Director</t>
   </si>
   <si>
     <t>Regiono direktorius / vadovas</t>
   </si>
   <si>
     <t>* Responsibility for managing, directing, and acting on behalf of a foreign branch of the company (based on the authorisation of the parent company). * Responsibility for the ongoing implementation and achievement of the defined financial plan. * Inspecting the process compliance in the company. * Designing the short-term and long-term strategy of the company. * Designing and approving new opportunities to gain profit. * Representing the company at important business meetings and negotiations. * Communicating with members of senior management of the company and other departments. * Completing and sending regular reports to the parent company.</t>
   </si>
   <si>
     <t>* Atsakomybė už valdymą, vadovavimą ir veikimą bendrovės užsienio filialo vardu (pagal patronuojančiosios bendrovės įgaliojimą). * Atsakomybė už nustatyto finansinio plano vykdymą ir įgyvendinimą. * Proceso atitikties tikrinimas bendrovėje. * Bendrovės trumpalaikės ir ilgalaikės strategijos kūrimas. * Naujų galimybių gauti pelno kūrimas ir tvirtinimas. * Atstovavimas bendrovei svarbiuose verslo susitikimuose ir derybose. * Bendravimas su bendrovės vadovybės nariais ir kitais skyriais. * Reguliarių ataskaitų rengimas ir siuntimas patronuojančiajai bendrovei.</t>
   </si>
   <si>
-    <t>Economic/Financial Manager</t>
+    <t>Economic/Financial Director</t>
   </si>
   <si>
     <t>Ekonomikos / finansų padalinio vadovas</t>
   </si>
   <si>
     <t>* Responsibility for the smooth running of the economic department in the company. * Planning, managing, and monitoring all the financial activities in the company. * Managing, coordinating, motivating and assessing subordinate employees. * Drawing up a budget, forecasts, and a financial plan. * Managing and monitoring the cash flow of the company. * Communicating with commercial financial institutions, auditors, tax authorities, etc. * Completing reports and their presenting to the owners of the company.</t>
   </si>
   <si>
     <t>* Atsakomybė už sklandžią ekonomikos skyriaus veiklą. * Finansinės veiklos įmonėje planavimas, valdymas ir stebėjimas. * Pavaldžių darbuotojų valdymas, koordinavimas, motyvavimas ir vertinimas. * Biudžeto, prognozių ir finansinių planų sudarymas. * Bendrovės piniginių srautų valdymas ir stebėjimas. * Bendravimas su finansinėmis ir mokesčių institucijomis, auditoriais. * Ataskaitų paruošimas ir pateikimas įmonės savininkams.</t>
   </si>
   <si>
     <t>IT Director</t>
   </si>
   <si>
     <t>IT skyriaus direktorius</t>
   </si>
   <si>
     <t>* Developing and implementing the internal IT strategy. * Checking compliance with the IT strategy. * Managing, coordinating, motivating and evaluating subordinate employees. * Analysing the needs of individual departments within the company. * Carrying out feasibility studies to determine the best possible use of the available technical resources. * Deciding on buying new and upgrading existing IT systems, hardware and software.</t>
   </si>
   <si>
     <t>* Vidinės IT strategijos kūrimas ir įgyvendinimas. * IT strategijos laikymosi tikrinimas. * Pavaldžių darbuotojų valdymas, koordinavimas, motyvavimas ir vertinimas. * Atskirų bendrovės skyrių poreikių analizė. * Galimybių studijų atlikimas siekiant nustatyti, kaip geriausiai panaudoti turimus techninius išteklius. * Sprendimų dėl naujų IT sistemų, aparatinės ir programinės įrangos pirkimo ir dėl esamų IT sistemų, aparatinės ir programinės įrangos atnaujinimo priėmimas.</t>
   </si>
   <si>
     <t>Laboratory Director</t>
   </si>